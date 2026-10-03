--- v0 (2026-08-03)
+++ v1 (2026-10-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Publication Date</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Shelf Location (Rack Number)</t>
   </si>
   <si>
     <t>Price (₹)</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>PARENTEYE SCHOOL</t>
   </si>
   <si>
     <t>BOOK CATALOG REPORT</t>
   </si>
   <si>
-    <t>Date: 04-Aug-2026 03:05 AM   |   Search: All Books</t>
+    <t>Date: 03-Oct-2026 01:17 PM   |   Search: All Books</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>