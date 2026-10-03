--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -37,84 +37,84 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Title*</t>
   </si>
   <si>
     <t>Sub Title</t>
   </si>
   <si>
     <t>Author*</t>
   </si>
   <si>
     <t>ISBN*</t>
   </si>
   <si>
     <t>Publisher*</t>
   </si>
   <si>
     <t>Publication Date (DD-MM-YYYY e.g., 15-08-2023)</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
-    <t>Language Code (Eng/hin/Mal)*</t>
+    <t>Language Code (Eng/hin/Mal/Kan/San/Fre/Ger)*</t>
   </si>
   <si>
     <t>Category*</t>
   </si>
   <si>
     <t>Rack Number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Total Quantity</t>
   </si>
   <si>
     <t>Import Instructions &amp; Formatting Rules</t>
   </si>
   <si>
     <t>1. Fill the "Import Data" sheet starting from Row 2.</t>
   </si>
   <si>
     <t>2. Ensure all mandatory fields (marked with *) are filled.</t>
   </si>
   <si>
-    <t>3. Language Code format: Must be exactly one of: Eng, hin, Mal.</t>
+    <t>3. Language Code format: Must be exactly one of: Eng, hin, Mal, Kan, San, Fre, Ger.</t>
   </si>
   <si>
     <t>4. Publication Date format: Must be exactly DD-MM-YYYY (e.g. 15-08-2023).</t>
   </si>
   <si>
     <t>5. ISBN format: String (e.g., 978-3-16-148410-0).</t>
   </si>
   <si>
-    <t>6. Category: Can be General, Reference, Digital_CD, Journal, etc.</t>
+    <t>6. Category: Can be General, Reference, Digital_CD, Journal, ENCYCLOPEDIA, Non Fiction, Fiction, Resource Book, Quiz, Riddles, Puzzles, Biography, etc.</t>
   </si>
   <si>
     <t>7. Total Quantity: Optional integer (default 1). Specifies the number of copies to create with sequential Book Codes.</t>
   </si>
   <si>
     <t>SAMPLE ROW REFERENCE:</t>
   </si>
   <si>
     <t>Harry Potter</t>
   </si>
   <si>
     <t>Philosopher's Stone</t>
   </si>
   <si>
     <t>J.K. Rowling</t>
   </si>
   <si>
     <t>978-0747532699</t>
   </si>
   <si>
     <t>Bloomsbury</t>
   </si>
   <si>
     <t>26-06-1997</t>
   </si>
@@ -490,51 +490,51 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="45" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
-    <col min="8" max="8" width="20" customWidth="true" style="0"/>
+    <col min="8" max="8" width="40" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>