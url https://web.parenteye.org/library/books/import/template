--- v0 (2026-06-04)
+++ v1 (2026-08-03)
@@ -14,107 +14,119 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Import Data" sheetId="1" r:id="rId4"/>
     <sheet name="Instructions" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Title*</t>
   </si>
   <si>
+    <t>Sub Title</t>
+  </si>
+  <si>
     <t>Author*</t>
   </si>
   <si>
     <t>ISBN*</t>
   </si>
   <si>
     <t>Publisher*</t>
   </si>
   <si>
     <t>Publication Date (DD-MM-YYYY e.g., 15-08-2023)</t>
   </si>
   <si>
     <t>Total Pages</t>
   </si>
   <si>
     <t>Language Code (Eng/hin/Mal)*</t>
   </si>
   <si>
     <t>Category*</t>
   </si>
   <si>
     <t>Rack Number</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
+    <t>Total Quantity</t>
+  </si>
+  <si>
     <t>Import Instructions &amp; Formatting Rules</t>
   </si>
   <si>
     <t>1. Fill the "Import Data" sheet starting from Row 2.</t>
   </si>
   <si>
     <t>2. Ensure all mandatory fields (marked with *) are filled.</t>
   </si>
   <si>
     <t>3. Language Code format: Must be exactly one of: Eng, hin, Mal.</t>
   </si>
   <si>
     <t>4. Publication Date format: Must be exactly DD-MM-YYYY (e.g. 15-08-2023).</t>
   </si>
   <si>
     <t>5. ISBN format: String (e.g., 978-3-16-148410-0).</t>
   </si>
   <si>
     <t>6. Category: Can be General, Reference, Digital_CD, Journal, etc.</t>
   </si>
   <si>
+    <t>7. Total Quantity: Optional integer (default 1). Specifies the number of copies to create with sequential Book Codes.</t>
+  </si>
+  <si>
     <t>SAMPLE ROW REFERENCE:</t>
   </si>
   <si>
     <t>Harry Potter</t>
+  </si>
+  <si>
+    <t>Philosopher's Stone</t>
   </si>
   <si>
     <t>J.K. Rowling</t>
   </si>
   <si>
     <t>978-0747532699</t>
   </si>
   <si>
     <t>Bloomsbury</t>
   </si>
   <si>
     <t>26-06-1997</t>
   </si>
   <si>
     <t>Eng</t>
   </si>
   <si>
     <t>Fiction</t>
   </si>
   <si>
     <t>A1</t>
   </si>
 </sst>
 </file>
 
@@ -463,207 +475,261 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J1"/>
+  <dimension ref="A1:L1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
-    <col min="3" max="3" width="20" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25" customWidth="true" style="0"/>
+    <col min="4" max="4" width="20" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="45" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15" customWidth="true" style="0"/>
+    <col min="8" max="8" width="20" customWidth="true" style="0"/>
+    <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8:A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:12">
       <c r="A1" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" t="s">
+        <v>4</v>
+      </c>
+      <c r="F11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" t="s">
+        <v>6</v>
+      </c>
+      <c r="H11" t="s">
+        <v>7</v>
+      </c>
+      <c r="I11" t="s">
+        <v>8</v>
+      </c>
+      <c r="J11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K11" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="L11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
-[...42 lines deleted...]
-      <c r="D10" t="s">
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
         <v>21</v>
       </c>
-      <c r="E10" t="s">
+      <c r="B12" t="s">
         <v>22</v>
       </c>
-      <c r="F10">
+      <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12">
         <v>223</v>
       </c>
-      <c r="G10" t="s">
-[...8 lines deleted...]
-      <c r="J10">
+      <c r="H12" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" t="s">
+        <v>28</v>
+      </c>
+      <c r="J12" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12">
         <v>450</v>
+      </c>
+      <c r="L12">
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">